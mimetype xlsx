--- v2 (2026-03-15)
+++ v3 (2026-04-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ASOCIADOS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="623">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="640">
   <si>
     <t>NOMBRE</t>
   </si>
   <si>
     <t>CIF</t>
   </si>
   <si>
     <t>RAZÓN SOCIAL</t>
   </si>
   <si>
     <t>DIRECCIÓN</t>
   </si>
   <si>
     <t>CP</t>
   </si>
   <si>
     <t>POBLACIÓN</t>
   </si>
   <si>
     <t>PROVINCIA</t>
   </si>
   <si>
     <t>EMAIL</t>
   </si>
   <si>
@@ -1460,51 +1460,102 @@
   <si>
     <t>SISCOCAN</t>
   </si>
   <si>
     <t>B35970268</t>
   </si>
   <si>
     <t>SISCOCAN GRUPO COMERCIAL, S.L.</t>
   </si>
   <si>
     <t>C/ Santiago Betancor Brito, 1</t>
   </si>
   <si>
     <t xml:space="preserve">35219 </t>
   </si>
   <si>
     <t>Palmas de Gran Canaria, Las</t>
   </si>
   <si>
     <t>Palmas, Las</t>
   </si>
   <si>
     <t>comercial@siscocan.es</t>
   </si>
   <si>
-    <t xml:space="preserve">676459131 </t>
+    <t xml:space="preserve">928 688 000 </t>
+  </si>
+  <si>
+    <t>Carretera Los Tarahales, 11.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35019 </t>
+  </si>
+  <si>
+    <t>comerciallaspalmas@siscocan.es</t>
+  </si>
+  <si>
+    <t xml:space="preserve">928040117 </t>
+  </si>
+  <si>
+    <t>AVENIDA DE MOYA, 2.  SAN BARTOLOME DE TIRAJANA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35100 </t>
+  </si>
+  <si>
+    <t>comercialgcsur@siscocan.es</t>
+  </si>
+  <si>
+    <t xml:space="preserve">928143851 </t>
+  </si>
+  <si>
+    <t>Carretera General del Sur, 79</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38107 </t>
+  </si>
+  <si>
+    <t>Santa Cruz de Tenerife</t>
+  </si>
+  <si>
+    <t>comercialtenerife@siscocan.es</t>
+  </si>
+  <si>
+    <t xml:space="preserve">922618121 </t>
+  </si>
+  <si>
+    <t>Avenida Lucio Díaz Flores Feo, 9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38639 </t>
+  </si>
+  <si>
+    <t>comercialtfsur@siscocan.es</t>
+  </si>
+  <si>
+    <t xml:space="preserve">922100426 </t>
   </si>
   <si>
     <t>SOCIAS Y ROSSELLÓ</t>
   </si>
   <si>
     <t>B07036569</t>
   </si>
   <si>
     <t>SOCIAS Y ROSSELLO, S.L.</t>
   </si>
   <si>
     <t>Gremio Herreros, 38</t>
   </si>
   <si>
     <t xml:space="preserve">07040 </t>
   </si>
   <si>
     <t>info@sociasyrossello.es</t>
   </si>
   <si>
     <t xml:space="preserve">971 430 034 </t>
   </si>
   <si>
     <t>Carrer Cas Raspallar, 14</t>
   </si>
@@ -2314,54 +2365,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J176"/>
+  <dimension ref="A1:J180"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D176" sqref="D176:J176"/>
+      <selection activeCell="D180" sqref="D180:J180"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="120" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="25" customWidth="true" style="0"/>
     <col min="7" max="7" width="25" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="40" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -4665,762 +4716,854 @@
       <c r="J136" s="3"/>
     </row>
     <row r="137" spans="1:10">
       <c r="D137" s="4" t="s">
         <v>477</v>
       </c>
       <c r="E137" s="4" t="s">
         <v>478</v>
       </c>
       <c r="F137" s="4" t="s">
         <v>479</v>
       </c>
       <c r="G137" s="4" t="s">
         <v>480</v>
       </c>
       <c r="H137" s="4" t="s">
         <v>481</v>
       </c>
       <c r="I137" s="4" t="s">
         <v>482</v>
       </c>
       <c r="J137" s="4" t="s">
         <v>29</v>
       </c>
     </row>
+    <row r="138" spans="1:10">
+      <c r="D138" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="G138" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="H138" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="I138" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="J138" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
     <row r="139" spans="1:10">
-      <c r="A139" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E139" s="5" t="s">
+      <c r="D139" s="4" t="s">
         <v>487</v>
       </c>
-      <c r="F139" s="5" t="s">
+      <c r="E139" s="4" t="s">
+        <v>488</v>
+      </c>
+      <c r="F139" s="4" t="s">
+        <v>479</v>
+      </c>
+      <c r="G139" s="4" t="s">
+        <v>480</v>
+      </c>
+      <c r="H139" s="4" t="s">
+        <v>489</v>
+      </c>
+      <c r="I139" s="4" t="s">
+        <v>490</v>
+      </c>
+      <c r="J139" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10">
+      <c r="D140" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="G140" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="H140" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="I140" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="J140" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="D141" s="4" t="s">
+        <v>496</v>
+      </c>
+      <c r="E141" s="4" t="s">
+        <v>497</v>
+      </c>
+      <c r="F141" s="4" t="s">
+        <v>493</v>
+      </c>
+      <c r="G141" s="4" t="s">
+        <v>493</v>
+      </c>
+      <c r="H141" s="4" t="s">
+        <v>498</v>
+      </c>
+      <c r="I141" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="J141" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10">
+      <c r="A143" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="B143" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="E143" s="5" t="s">
+        <v>504</v>
+      </c>
+      <c r="F143" s="5" t="s">
         <v>258</v>
       </c>
-      <c r="G139" s="5" t="s">
+      <c r="G143" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="H139" s="5" t="s">
-[...71 lines deleted...]
-      <c r="J143" s="3"/>
+      <c r="H143" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="I143" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="J143" s="5" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="144" spans="1:10">
       <c r="D144" s="4" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="E144" s="4" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F144" s="4" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="G144" s="4" t="s">
-        <v>174</v>
+        <v>46</v>
       </c>
       <c r="H144" s="4" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="I144" s="4" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="J144" s="4" t="s">
-        <v>507</v>
+        <v>29</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="D145" s="2" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="F145" s="2" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="G145" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="H145" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="I145" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="J145" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="B147" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="D147" s="3"/>
+      <c r="E147" s="3"/>
+      <c r="F147" s="3"/>
+      <c r="G147" s="3"/>
+      <c r="H147" s="3"/>
+      <c r="I147" s="3"/>
+      <c r="J147" s="3"/>
+    </row>
+    <row r="148" spans="1:10">
+      <c r="D148" s="4" t="s">
+        <v>519</v>
+      </c>
+      <c r="E148" s="4" t="s">
+        <v>520</v>
+      </c>
+      <c r="F148" s="4" t="s">
+        <v>521</v>
+      </c>
+      <c r="G148" s="4" t="s">
         <v>174</v>
       </c>
-      <c r="H145" s="2" t="s">
-[...19 lines deleted...]
-      <c r="G146" s="4" t="s">
+      <c r="H148" s="4" t="s">
+        <v>522</v>
+      </c>
+      <c r="I148" s="4" t="s">
+        <v>523</v>
+      </c>
+      <c r="J148" s="4" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10">
+      <c r="D149" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="G149" s="2" t="s">
         <v>174</v>
       </c>
-      <c r="H146" s="4" t="s">
-[...48 lines deleted...]
-      <c r="J149" s="5"/>
+      <c r="H149" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="I149" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="J149" s="2" t="s">
+        <v>529</v>
+      </c>
     </row>
     <row r="150" spans="1:10">
       <c r="D150" s="4" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="E150" s="4" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="F150" s="4" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="G150" s="4" t="s">
-        <v>529</v>
+        <v>174</v>
       </c>
       <c r="H150" s="4" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="I150" s="4" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="J150" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="D151" s="2" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="F151" s="2" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="G151" s="2" t="s">
-        <v>529</v>
+        <v>174</v>
       </c>
       <c r="H151" s="2" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="I151" s="2" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="J151" s="2" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="152" spans="1:10">
-[...15 lines deleted...]
-      <c r="I152" s="4" t="s">
+    <row r="153" spans="1:10">
+      <c r="A153" s="5" t="s">
         <v>540</v>
       </c>
-      <c r="J152" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D153" s="2" t="s">
+      <c r="B153" s="5" t="s">
         <v>541</v>
       </c>
-      <c r="E153" s="2" t="s">
+      <c r="C153" s="5" t="s">
         <v>542</v>
       </c>
-      <c r="F153" s="2" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="D153" s="5"/>
+      <c r="E153" s="5"/>
+      <c r="F153" s="5"/>
+      <c r="G153" s="5"/>
+      <c r="H153" s="5"/>
+      <c r="I153" s="5"/>
+      <c r="J153" s="5"/>
     </row>
     <row r="154" spans="1:10">
       <c r="D154" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="E154" s="4" t="s">
+        <v>544</v>
+      </c>
+      <c r="F154" s="4" t="s">
+        <v>545</v>
+      </c>
+      <c r="G154" s="4" t="s">
         <v>546</v>
-      </c>
-[...7 lines deleted...]
-        <v>529</v>
       </c>
       <c r="H154" s="4" t="s">
         <v>547</v>
       </c>
       <c r="I154" s="4" t="s">
         <v>548</v>
       </c>
       <c r="J154" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="D155" s="2" t="s">
         <v>549</v>
       </c>
       <c r="E155" s="2" t="s">
-        <v>285</v>
+        <v>550</v>
       </c>
       <c r="F155" s="2" t="s">
-        <v>286</v>
+        <v>551</v>
       </c>
       <c r="G155" s="2" t="s">
-        <v>286</v>
+        <v>546</v>
       </c>
       <c r="H155" s="2" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="I155" s="2" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="J155" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="D156" s="4" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="E156" s="4" t="s">
-        <v>553</v>
+        <v>29</v>
       </c>
       <c r="F156" s="4" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="G156" s="4" t="s">
         <v>555</v>
       </c>
       <c r="H156" s="4" t="s">
         <v>556</v>
       </c>
       <c r="I156" s="4" t="s">
         <v>557</v>
       </c>
       <c r="J156" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="D157" s="2" t="s">
         <v>558</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>559</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>560</v>
       </c>
       <c r="G157" s="2" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="H157" s="2" t="s">
         <v>561</v>
       </c>
       <c r="I157" s="2" t="s">
         <v>562</v>
       </c>
       <c r="J157" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="D158" s="4" t="s">
         <v>563</v>
       </c>
       <c r="E158" s="4" t="s">
+        <v>544</v>
+      </c>
+      <c r="F158" s="4" t="s">
+        <v>545</v>
+      </c>
+      <c r="G158" s="4" t="s">
+        <v>546</v>
+      </c>
+      <c r="H158" s="4" t="s">
         <v>564</v>
       </c>
-      <c r="F158" s="4" t="s">
-[...5 lines deleted...]
-      <c r="H158" s="4" t="s">
+      <c r="I158" s="4" t="s">
         <v>565</v>
-      </c>
-[...1 lines deleted...]
-        <v>566</v>
       </c>
       <c r="J158" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="D159" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="G159" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="H159" s="2" t="s">
         <v>567</v>
       </c>
-      <c r="E159" s="2" t="s">
-[...8 lines deleted...]
-      <c r="H159" s="2" t="s">
+      <c r="I159" s="2" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
       <c r="J159" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="D160" s="4" t="s">
+        <v>569</v>
+      </c>
+      <c r="E160" s="4" t="s">
         <v>570</v>
       </c>
-      <c r="E160" s="4" t="s">
+      <c r="F160" s="4" t="s">
         <v>571</v>
       </c>
-      <c r="F160" s="4" t="s">
+      <c r="G160" s="4" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
       <c r="H160" s="4" t="s">
         <v>573</v>
       </c>
       <c r="I160" s="4" t="s">
-        <v>29</v>
+        <v>574</v>
       </c>
       <c r="J160" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="D161" s="2" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="F161" s="2" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="G161" s="2" t="s">
-        <v>529</v>
+        <v>555</v>
       </c>
       <c r="H161" s="2" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="I161" s="2" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="J161" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="D162" s="4" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="E162" s="4" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="F162" s="4" t="s">
-        <v>581</v>
+        <v>237</v>
       </c>
       <c r="G162" s="4" t="s">
-        <v>286</v>
+        <v>237</v>
       </c>
       <c r="H162" s="4" t="s">
         <v>582</v>
       </c>
       <c r="I162" s="4" t="s">
         <v>583</v>
       </c>
       <c r="J162" s="4" t="s">
         <v>29</v>
       </c>
     </row>
+    <row r="163" spans="1:10">
+      <c r="D163" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="G163" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="H163" s="2" t="s">
+        <v>585</v>
+      </c>
+      <c r="I163" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="J163" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
     <row r="164" spans="1:10">
-      <c r="A164" s="3" t="s">
-[...14 lines deleted...]
-      <c r="J164" s="3"/>
+      <c r="D164" s="4" t="s">
+        <v>587</v>
+      </c>
+      <c r="E164" s="4" t="s">
+        <v>588</v>
+      </c>
+      <c r="F164" s="4" t="s">
+        <v>589</v>
+      </c>
+      <c r="G164" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="H164" s="4" t="s">
+        <v>590</v>
+      </c>
+      <c r="I164" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="J164" s="4" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="165" spans="1:10">
-      <c r="D165" s="4" t="s">
-[...14 lines deleted...]
-      <c r="I165" s="4" t="s">
+      <c r="D165" s="2" t="s">
         <v>591</v>
       </c>
-      <c r="J165" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A167" s="5" t="s">
+      <c r="E165" s="2" t="s">
         <v>592</v>
       </c>
-      <c r="B167" s="5" t="s">
+      <c r="F165" s="2" t="s">
         <v>593</v>
       </c>
-      <c r="C167" s="5" t="s">
+      <c r="G165" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="H165" s="2" t="s">
         <v>594</v>
       </c>
-      <c r="D167" s="5"/>
-[...5 lines deleted...]
-      <c r="J167" s="5"/>
+      <c r="I165" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="J165" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10">
+      <c r="D166" s="4" t="s">
+        <v>596</v>
+      </c>
+      <c r="E166" s="4" t="s">
+        <v>597</v>
+      </c>
+      <c r="F166" s="4" t="s">
+        <v>598</v>
+      </c>
+      <c r="G166" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="H166" s="4" t="s">
+        <v>599</v>
+      </c>
+      <c r="I166" s="4" t="s">
+        <v>600</v>
+      </c>
+      <c r="J166" s="4" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="168" spans="1:10">
-      <c r="D168" s="4" t="s">
-[...22 lines deleted...]
-      <c r="A170" s="3" t="s">
+      <c r="A168" s="3" t="s">
         <v>601</v>
       </c>
-      <c r="B170" s="3" t="s">
+      <c r="B168" s="3" t="s">
         <v>602</v>
       </c>
-      <c r="C170" s="3" t="s">
+      <c r="C168" s="3" t="s">
         <v>603</v>
       </c>
-      <c r="D170" s="3"/>
-[...5 lines deleted...]
-      <c r="J170" s="3"/>
+      <c r="D168" s="3"/>
+      <c r="E168" s="3"/>
+      <c r="F168" s="3"/>
+      <c r="G168" s="3"/>
+      <c r="H168" s="3"/>
+      <c r="I168" s="3"/>
+      <c r="J168" s="3"/>
+    </row>
+    <row r="169" spans="1:10">
+      <c r="D169" s="4" t="s">
+        <v>604</v>
+      </c>
+      <c r="E169" s="4" t="s">
+        <v>605</v>
+      </c>
+      <c r="F169" s="4" t="s">
+        <v>606</v>
+      </c>
+      <c r="G169" s="4" t="s">
+        <v>606</v>
+      </c>
+      <c r="H169" s="4" t="s">
+        <v>607</v>
+      </c>
+      <c r="I169" s="4" t="s">
+        <v>608</v>
+      </c>
+      <c r="J169" s="4" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="171" spans="1:10">
-      <c r="D171" s="4" t="s">
-[...8 lines deleted...]
-      <c r="G171" s="4" t="s">
+      <c r="A171" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="B171" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="C171" s="5" t="s">
+        <v>611</v>
+      </c>
+      <c r="D171" s="5"/>
+      <c r="E171" s="5"/>
+      <c r="F171" s="5"/>
+      <c r="G171" s="5"/>
+      <c r="H171" s="5"/>
+      <c r="I171" s="5"/>
+      <c r="J171" s="5"/>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="D172" s="4" t="s">
+        <v>612</v>
+      </c>
+      <c r="E172" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="F172" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="G172" s="4" t="s">
+        <v>615</v>
+      </c>
+      <c r="H172" s="4" t="s">
+        <v>616</v>
+      </c>
+      <c r="I172" s="4" t="s">
+        <v>617</v>
+      </c>
+      <c r="J172" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="D174" s="3"/>
+      <c r="E174" s="3"/>
+      <c r="F174" s="3"/>
+      <c r="G174" s="3"/>
+      <c r="H174" s="3"/>
+      <c r="I174" s="3"/>
+      <c r="J174" s="3"/>
+    </row>
+    <row r="175" spans="1:10">
+      <c r="D175" s="4" t="s">
+        <v>621</v>
+      </c>
+      <c r="E175" s="4" t="s">
+        <v>622</v>
+      </c>
+      <c r="F175" s="4" t="s">
+        <v>623</v>
+      </c>
+      <c r="G175" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="H171" s="4" t="s">
-[...19 lines deleted...]
-      <c r="G172" s="2" t="s">
+      <c r="H175" s="4" t="s">
+        <v>624</v>
+      </c>
+      <c r="I175" s="4" t="s">
+        <v>625</v>
+      </c>
+      <c r="J175" s="4" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10">
+      <c r="D176" s="2" t="s">
+        <v>627</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>622</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>623</v>
+      </c>
+      <c r="G176" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="H172" s="2" t="s">
-[...16 lines deleted...]
-      <c r="F173" s="4" t="s">
+      <c r="H176" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="I176" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="J176" s="2" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10">
+      <c r="D177" s="4" t="s">
+        <v>628</v>
+      </c>
+      <c r="E177" s="4" t="s">
+        <v>629</v>
+      </c>
+      <c r="F177" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="G173" s="4" t="s">
+      <c r="G177" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="H173" s="4" t="s">
-[...37 lines deleted...]
-      <c r="G176" s="4" t="s">
+      <c r="H177" s="4" t="s">
+        <v>624</v>
+      </c>
+      <c r="I177" s="4" t="s">
+        <v>630</v>
+      </c>
+      <c r="J177" s="4" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10">
+      <c r="A179" s="5" t="s">
+        <v>632</v>
+      </c>
+      <c r="B179" s="5" t="s">
+        <v>633</v>
+      </c>
+      <c r="C179" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="D179" s="5"/>
+      <c r="E179" s="5"/>
+      <c r="F179" s="5"/>
+      <c r="G179" s="5"/>
+      <c r="H179" s="5"/>
+      <c r="I179" s="5"/>
+      <c r="J179" s="5"/>
+    </row>
+    <row r="180" spans="1:10">
+      <c r="D180" s="4" t="s">
+        <v>635</v>
+      </c>
+      <c r="E180" s="4" t="s">
+        <v>636</v>
+      </c>
+      <c r="F180" s="4" t="s">
+        <v>637</v>
+      </c>
+      <c r="G180" s="4" t="s">
         <v>454</v>
       </c>
-      <c r="H176" s="4" t="s">
-[...5 lines deleted...]
-      <c r="J176" s="4" t="s">
+      <c r="H180" s="4" t="s">
+        <v>638</v>
+      </c>
+      <c r="I180" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="J180" s="4" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A20:C20"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="A33:C33"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="A39:C39"/>
     <mergeCell ref="A40:C40"/>
     <mergeCell ref="A41:C41"/>
     <mergeCell ref="A42:C42"/>
@@ -5449,75 +5592,79 @@
     <mergeCell ref="A93:C93"/>
     <mergeCell ref="A94:C94"/>
     <mergeCell ref="A95:C95"/>
     <mergeCell ref="A96:C96"/>
     <mergeCell ref="A97:C97"/>
     <mergeCell ref="A98:C98"/>
     <mergeCell ref="A101:C101"/>
     <mergeCell ref="A104:C104"/>
     <mergeCell ref="A105:C105"/>
     <mergeCell ref="A108:C108"/>
     <mergeCell ref="A109:C109"/>
     <mergeCell ref="A110:C110"/>
     <mergeCell ref="A113:C113"/>
     <mergeCell ref="A116:C116"/>
     <mergeCell ref="A117:C117"/>
     <mergeCell ref="A118:C118"/>
     <mergeCell ref="A119:C119"/>
     <mergeCell ref="A122:C122"/>
     <mergeCell ref="A123:C123"/>
     <mergeCell ref="A124:C124"/>
     <mergeCell ref="A127:C127"/>
     <mergeCell ref="A132:C132"/>
     <mergeCell ref="A133:C133"/>
     <mergeCell ref="A134:C134"/>
     <mergeCell ref="A137:C137"/>
+    <mergeCell ref="A138:C138"/>
+    <mergeCell ref="A139:C139"/>
     <mergeCell ref="A140:C140"/>
     <mergeCell ref="A141:C141"/>
     <mergeCell ref="A144:C144"/>
     <mergeCell ref="A145:C145"/>
-    <mergeCell ref="A146:C146"/>
-    <mergeCell ref="A147:C147"/>
+    <mergeCell ref="A148:C148"/>
+    <mergeCell ref="A149:C149"/>
     <mergeCell ref="A150:C150"/>
     <mergeCell ref="A151:C151"/>
-    <mergeCell ref="A152:C152"/>
-    <mergeCell ref="A153:C153"/>
     <mergeCell ref="A154:C154"/>
     <mergeCell ref="A155:C155"/>
     <mergeCell ref="A156:C156"/>
     <mergeCell ref="A157:C157"/>
     <mergeCell ref="A158:C158"/>
     <mergeCell ref="A159:C159"/>
     <mergeCell ref="A160:C160"/>
     <mergeCell ref="A161:C161"/>
     <mergeCell ref="A162:C162"/>
+    <mergeCell ref="A163:C163"/>
+    <mergeCell ref="A164:C164"/>
     <mergeCell ref="A165:C165"/>
-    <mergeCell ref="A168:C168"/>
-    <mergeCell ref="A171:C171"/>
+    <mergeCell ref="A166:C166"/>
+    <mergeCell ref="A169:C169"/>
     <mergeCell ref="A172:C172"/>
-    <mergeCell ref="A173:C173"/>
+    <mergeCell ref="A175:C175"/>
     <mergeCell ref="A176:C176"/>
+    <mergeCell ref="A177:C177"/>
+    <mergeCell ref="A180:C180"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ASOCIADOS</vt:lpstr>