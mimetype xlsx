--- v3 (2026-04-28)
+++ v4 (2026-06-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ASOCIADOS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="640">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="634">
   <si>
     <t>NOMBRE</t>
   </si>
   <si>
     <t>CIF</t>
   </si>
   <si>
     <t>RAZÓN SOCIAL</t>
   </si>
   <si>
     <t>DIRECCIÓN</t>
   </si>
   <si>
     <t>CP</t>
   </si>
   <si>
     <t>POBLACIÓN</t>
   </si>
   <si>
     <t>PROVINCIA</t>
   </si>
   <si>
     <t>EMAIL</t>
   </si>
   <si>
@@ -555,68 +555,50 @@
     <t xml:space="preserve">17520 </t>
   </si>
   <si>
     <t>Puigcerdà</t>
   </si>
   <si>
     <t>Girona</t>
   </si>
   <si>
     <t>xavi@fonelectric.com</t>
   </si>
   <si>
     <t xml:space="preserve">972881290 </t>
   </si>
   <si>
     <t xml:space="preserve">972883329 </t>
   </si>
   <si>
     <t>FON ELECTRIC MANRESA SL</t>
   </si>
   <si>
     <t>B59159400</t>
   </si>
   <si>
     <t>FON ELECTRIC MANRESA, S.L.</t>
-  </si>
-[...16 lines deleted...]
-    <t xml:space="preserve">938739244 </t>
   </si>
   <si>
     <t>GALVEZ SANEAMIENTOS</t>
   </si>
   <si>
     <t>A08792277</t>
   </si>
   <si>
     <t>GALVEZ SANEAMIENTOS, S.A.</t>
   </si>
   <si>
     <t>C/ Bac de Roda, 10-A</t>
   </si>
   <si>
     <t xml:space="preserve">08204 </t>
   </si>
   <si>
     <t>Sabadell</t>
   </si>
   <si>
     <t>administracion@galvez.cat</t>
   </si>
   <si>
     <t xml:space="preserve">937105800 </t>
   </si>
@@ -3189,2379 +3171,2365 @@
         <v>173</v>
       </c>
       <c r="G46" s="4" t="s">
         <v>174</v>
       </c>
       <c r="H46" s="4" t="s">
         <v>175</v>
       </c>
       <c r="I46" s="4" t="s">
         <v>176</v>
       </c>
       <c r="J46" s="4" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="3" t="s">
         <v>178</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>179</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>180</v>
       </c>
-      <c r="D48" s="3" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="D48" s="3"/>
+      <c r="E48" s="3"/>
+      <c r="F48" s="3"/>
+      <c r="G48" s="3"/>
+      <c r="H48" s="3"/>
+      <c r="I48" s="3"/>
+      <c r="J48" s="3"/>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="5" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="J50" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="D51" s="4" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="E51" s="4" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="F51" s="4" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="G51" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="4"/>
       <c r="I51" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J51" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="D52" s="2" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="I52" s="2" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="J52" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="D53" s="4" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="F53" s="4" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="G53" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H53" s="4" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="I53" s="4" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="J53" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="D54" s="2" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H54" s="2"/>
       <c r="I54" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J54" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="D55" s="4" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="E55" s="4" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="F55" s="4" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="G55" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H55" s="4" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="I55" s="4" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="J55" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="H57" s="3" t="s">
         <v>205</v>
       </c>
-      <c r="B57" s="3" t="s">
+      <c r="I57" s="3" t="s">
         <v>206</v>
       </c>
-      <c r="C57" s="3" t="s">
+      <c r="J57" s="3" t="s">
         <v>207</v>
-      </c>
-[...19 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="G59" s="5" t="s">
         <v>214</v>
       </c>
-      <c r="B59" s="5" t="s">
+      <c r="H59" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="C59" s="5" t="s">
+      <c r="I59" s="5" t="s">
         <v>216</v>
-      </c>
-[...16 lines deleted...]
-        <v>222</v>
       </c>
       <c r="J59" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="3" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="D61" s="3" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="F61" s="3" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>123</v>
       </c>
       <c r="H61" s="3" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="I61" s="3" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="5" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="D63" s="5"/>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
       <c r="J63" s="5"/>
     </row>
     <row r="64" spans="1:10">
       <c r="D64" s="4" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="E64" s="4" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="F64" s="4" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="G64" s="4" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="H64" s="4"/>
       <c r="I64" s="4" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="J64" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="D65" s="2" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="H65" s="2"/>
       <c r="I65" s="2" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="J65" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="D66" s="4" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="E66" s="4" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="F66" s="4" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="G66" s="4" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="H66" s="4" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="I66" s="4" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="J66" s="4" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="3" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="3"/>
       <c r="H68" s="3"/>
       <c r="I68" s="3"/>
       <c r="J68" s="3"/>
     </row>
     <row r="69" spans="1:10">
       <c r="D69" s="4" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="E69" s="4" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="F69" s="4" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="G69" s="4" t="s">
         <v>46</v>
       </c>
       <c r="H69" s="4" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="I69" s="4" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="J69" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="D70" s="2" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H70" s="2" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="I70" s="2" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="J70" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="D71" s="4" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="E71" s="4" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="F71" s="4" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="G71" s="4" t="s">
         <v>46</v>
       </c>
       <c r="H71" s="4" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="I71" s="4" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="J71" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="D72" s="2" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H72" s="2" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="I72" s="2" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="J72" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="5" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="D74" s="5"/>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
       <c r="J74" s="5"/>
     </row>
     <row r="75" spans="1:10">
       <c r="D75" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="F75" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="G75" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="H75" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="I75" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="J75" s="4" t="s">
         <v>274</v>
-      </c>
-[...16 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="H77" s="3" t="s">
         <v>281</v>
       </c>
-      <c r="B77" s="3" t="s">
+      <c r="I77" s="3" t="s">
         <v>282</v>
-      </c>
-[...19 lines deleted...]
-        <v>288</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="5" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="D79" s="5"/>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
       <c r="J79" s="5"/>
     </row>
     <row r="80" spans="1:10">
       <c r="D80" s="4" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="E80" s="4" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="F80" s="4" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="G80" s="4" t="s">
         <v>123</v>
       </c>
       <c r="H80" s="4" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="I80" s="4" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="J80" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="D81" s="2" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H81" s="2" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="I81" s="2" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="J81" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="D82" s="4" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E82" s="4" t="s">
         <v>70</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>71</v>
       </c>
       <c r="G82" s="4" t="s">
         <v>71</v>
       </c>
       <c r="H82" s="4" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="I82" s="4" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="J82" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="D83" s="2" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>78</v>
       </c>
       <c r="H83" s="2" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="I83" s="2" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="J83" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="3" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
       <c r="I85" s="3"/>
       <c r="J85" s="3"/>
     </row>
     <row r="86" spans="1:10">
       <c r="D86" s="4" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="E86" s="4" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="F86" s="4" t="s">
         <v>123</v>
       </c>
       <c r="G86" s="4" t="s">
         <v>123</v>
       </c>
       <c r="H86" s="4" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="I86" s="4" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="J86" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="5" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="D88" s="5"/>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="5"/>
       <c r="H88" s="5"/>
       <c r="I88" s="5"/>
       <c r="J88" s="5"/>
     </row>
     <row r="89" spans="1:10">
       <c r="D89" s="4" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="E89" s="4" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="F89" s="4" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="G89" s="4" t="s">
         <v>123</v>
       </c>
       <c r="H89" s="4" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="I89" s="4" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="J89" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="3" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="3"/>
       <c r="F91" s="3"/>
       <c r="G91" s="3"/>
       <c r="H91" s="3"/>
       <c r="I91" s="3"/>
       <c r="J91" s="3"/>
     </row>
     <row r="92" spans="1:10">
       <c r="D92" s="4" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="E92" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F92" s="4" t="s">
         <v>55</v>
       </c>
       <c r="G92" s="4" t="s">
         <v>55</v>
       </c>
       <c r="H92" s="4" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="I92" s="4" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="J92" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="D93" s="2" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="H93" s="2" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="I93" s="2" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="J93" s="2" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="D94" s="4" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="E94" s="4" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="F94" s="4" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="G94" s="4" t="s">
         <v>66</v>
       </c>
       <c r="H94" s="4" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="I94" s="4" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="J94" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="D95" s="2" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="H95" s="2" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="I95" s="2" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="J95" s="2" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="D96" s="4" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="E96" s="4" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="F96" s="4" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="G96" s="4" t="s">
         <v>55</v>
       </c>
       <c r="H96" s="4" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="I96" s="4" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="J96" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="D97" s="2" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="F97" s="2" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="H97" s="2" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="I97" s="2" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="J97" s="2" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="D98" s="4" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="E98" s="4" t="s">
         <v>76</v>
       </c>
       <c r="F98" s="4" t="s">
         <v>77</v>
       </c>
       <c r="G98" s="4" t="s">
         <v>78</v>
       </c>
       <c r="H98" s="4" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="I98" s="4" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="J98" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="5" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="D100" s="5"/>
       <c r="E100" s="5"/>
       <c r="F100" s="5"/>
       <c r="G100" s="5"/>
       <c r="H100" s="5"/>
       <c r="I100" s="5"/>
       <c r="J100" s="5"/>
     </row>
     <row r="101" spans="1:10">
       <c r="D101" s="4" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="E101" s="4" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="F101" s="4" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="G101" s="4" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="H101" s="4"/>
       <c r="I101" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J101" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="3" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="3"/>
       <c r="F103" s="3"/>
       <c r="G103" s="3"/>
       <c r="H103" s="3"/>
       <c r="I103" s="3"/>
       <c r="J103" s="3"/>
     </row>
     <row r="104" spans="1:10">
       <c r="D104" s="4" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="E104" s="4" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="F104" s="4" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="G104" s="4" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="H104" s="4" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="I104" s="4" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="J104" s="4" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="D105" s="2" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="F105" s="2" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="G105" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="H105" s="2" t="s">
         <v>371</v>
       </c>
-      <c r="H105" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I105" s="2" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="J105" s="2" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="5" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="D107" s="5"/>
       <c r="E107" s="5"/>
       <c r="F107" s="5"/>
       <c r="G107" s="5"/>
       <c r="H107" s="5"/>
       <c r="I107" s="5"/>
       <c r="J107" s="5"/>
     </row>
     <row r="108" spans="1:10">
       <c r="D108" s="4" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="E108" s="4" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="F108" s="4" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="G108" s="4" t="s">
         <v>139</v>
       </c>
       <c r="H108" s="4" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="I108" s="4" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="J108" s="4" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="D109" s="2" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="G109" s="2" t="s">
         <v>139</v>
       </c>
       <c r="H109" s="2" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="I109" s="2" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="J109" s="2" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="D110" s="4" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="E110" s="4" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="F110" s="4" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="G110" s="4" t="s">
         <v>139</v>
       </c>
       <c r="H110" s="4" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="I110" s="4" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="J110" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="3" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="D112" s="3"/>
       <c r="E112" s="3"/>
       <c r="F112" s="3"/>
       <c r="G112" s="3"/>
       <c r="H112" s="3"/>
       <c r="I112" s="3"/>
       <c r="J112" s="3"/>
     </row>
     <row r="113" spans="1:10">
       <c r="D113" s="4" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="E113" s="4" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="F113" s="4" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="G113" s="4" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="H113" s="4" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="I113" s="4" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
       <c r="J113" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="5" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="D115" s="5"/>
       <c r="E115" s="5"/>
       <c r="F115" s="5"/>
       <c r="G115" s="5"/>
       <c r="H115" s="5"/>
       <c r="I115" s="5"/>
       <c r="J115" s="5"/>
     </row>
     <row r="116" spans="1:10">
       <c r="D116" s="4" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E116" s="4" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F116" s="4" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="G116" s="4" t="s">
         <v>139</v>
       </c>
       <c r="H116" s="4" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="I116" s="4" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="J116" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="D117" s="2" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="F117" s="2" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="G117" s="2" t="s">
         <v>139</v>
       </c>
       <c r="H117" s="2" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="I117" s="2" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
       <c r="J117" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="D118" s="4" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="E118" s="4" t="s">
         <v>137</v>
       </c>
       <c r="F118" s="4" t="s">
         <v>138</v>
       </c>
       <c r="G118" s="4" t="s">
         <v>139</v>
       </c>
       <c r="H118" s="4" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="I118" s="4" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="J118" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="D119" s="2" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="F119" s="2" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="G119" s="2" t="s">
         <v>139</v>
       </c>
       <c r="H119" s="2" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="I119" s="2" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="J119" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="3" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="3"/>
       <c r="F121" s="3"/>
       <c r="G121" s="3"/>
       <c r="H121" s="3"/>
       <c r="I121" s="3"/>
       <c r="J121" s="3"/>
     </row>
     <row r="122" spans="1:10">
       <c r="D122" s="4" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="E122" s="4" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="F122" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G122" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H122" s="4" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="I122" s="4" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="J122" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="D123" s="2" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H123" s="2" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="I123" s="2" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="J123" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="D124" s="4" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="E124" s="4" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="F124" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H124" s="4" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="I124" s="4" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="J124" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="5" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="D126" s="5"/>
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="G126" s="5"/>
       <c r="H126" s="5"/>
       <c r="I126" s="5"/>
       <c r="J126" s="5"/>
     </row>
     <row r="127" spans="1:10">
       <c r="D127" s="4" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="E127" s="4" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="F127" s="4" t="s">
-        <v>444</v>
+        <v>438</v>
       </c>
       <c r="G127" s="4" t="s">
         <v>46</v>
       </c>
       <c r="H127" s="4" t="s">
-        <v>445</v>
+        <v>439</v>
       </c>
       <c r="I127" s="4" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
       <c r="J127" s="4" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="E129" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="F129" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="G129" s="3" t="s">
         <v>448</v>
       </c>
-      <c r="B129" s="3" t="s">
+      <c r="H129" s="3" t="s">
         <v>449</v>
       </c>
-      <c r="C129" s="3" t="s">
+      <c r="I129" s="3" t="s">
         <v>450</v>
-      </c>
-[...16 lines deleted...]
-        <v>456</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="5" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="D131" s="5"/>
       <c r="E131" s="5"/>
       <c r="F131" s="5"/>
       <c r="G131" s="5"/>
       <c r="H131" s="5"/>
       <c r="I131" s="5"/>
       <c r="J131" s="5"/>
     </row>
     <row r="132" spans="1:10">
       <c r="D132" s="4" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="E132" s="4" t="s">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="F132" s="4" t="s">
         <v>39</v>
       </c>
       <c r="G132" s="4" t="s">
         <v>39</v>
       </c>
       <c r="H132" s="4" t="s">
-        <v>462</v>
+        <v>456</v>
       </c>
       <c r="I132" s="4" t="s">
-        <v>463</v>
+        <v>457</v>
       </c>
       <c r="J132" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="D133" s="2" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="F133" s="2" t="s">
-        <v>466</v>
+        <v>460</v>
       </c>
       <c r="G133" s="2" t="s">
-        <v>466</v>
+        <v>460</v>
       </c>
       <c r="H133" s="2" t="s">
-        <v>467</v>
+        <v>461</v>
       </c>
       <c r="I133" s="2" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
       <c r="J133" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="D134" s="4" t="s">
-        <v>469</v>
+        <v>463</v>
       </c>
       <c r="E134" s="4" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="F134" s="4" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="G134" s="4" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="4" t="s">
-        <v>472</v>
+        <v>466</v>
       </c>
       <c r="I134" s="4" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="J134" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="3" t="s">
-        <v>474</v>
+        <v>468</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>475</v>
+        <v>469</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
       <c r="D136" s="3"/>
       <c r="E136" s="3"/>
       <c r="F136" s="3"/>
       <c r="G136" s="3"/>
       <c r="H136" s="3"/>
       <c r="I136" s="3"/>
       <c r="J136" s="3"/>
     </row>
     <row r="137" spans="1:10">
       <c r="D137" s="4" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E137" s="4" t="s">
-        <v>478</v>
+        <v>472</v>
       </c>
       <c r="F137" s="4" t="s">
-        <v>479</v>
+        <v>473</v>
       </c>
       <c r="G137" s="4" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="H137" s="4" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="I137" s="4" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="J137" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="D138" s="2" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E138" s="2" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="F138" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="G138" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="H138" s="2" t="s">
         <v>479</v>
       </c>
-      <c r="G138" s="2" t="s">
+      <c r="I138" s="2" t="s">
         <v>480</v>
-      </c>
-[...4 lines deleted...]
-        <v>486</v>
       </c>
       <c r="J138" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="D139" s="4" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E139" s="4" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="F139" s="4" t="s">
-        <v>479</v>
+        <v>473</v>
       </c>
       <c r="G139" s="4" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="H139" s="4" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="I139" s="4" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="J139" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="D140" s="2" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E140" s="2" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F140" s="2" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
       <c r="G140" s="2" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
       <c r="H140" s="2" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="I140" s="2" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="J140" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="D141" s="4" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="E141" s="4" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
       <c r="F141" s="4" t="s">
+        <v>487</v>
+      </c>
+      <c r="G141" s="4" t="s">
+        <v>487</v>
+      </c>
+      <c r="H141" s="4" t="s">
+        <v>492</v>
+      </c>
+      <c r="I141" s="4" t="s">
         <v>493</v>
-      </c>
-[...7 lines deleted...]
-        <v>499</v>
       </c>
       <c r="J141" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="5" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="E143" s="5" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="F143" s="5" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="G143" s="5" t="s">
         <v>46</v>
       </c>
       <c r="H143" s="5" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="I143" s="5" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="J143" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="D144" s="4" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
       <c r="E144" s="4" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F144" s="4" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="G144" s="4" t="s">
         <v>46</v>
       </c>
       <c r="H144" s="4" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="I144" s="4" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="J144" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="D145" s="2" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="F145" s="2" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="G145" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H145" s="2" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="I145" s="2" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="J145" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="3" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="C147" s="3" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="D147" s="3"/>
       <c r="E147" s="3"/>
       <c r="F147" s="3"/>
       <c r="G147" s="3"/>
       <c r="H147" s="3"/>
       <c r="I147" s="3"/>
       <c r="J147" s="3"/>
     </row>
     <row r="148" spans="1:10">
       <c r="D148" s="4" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E148" s="4" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F148" s="4" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
       <c r="G148" s="4" t="s">
         <v>174</v>
       </c>
       <c r="H148" s="4" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="I148" s="4" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="J148" s="4" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="D149" s="2" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="E149" s="2" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
       <c r="F149" s="2" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="G149" s="2" t="s">
         <v>174</v>
       </c>
       <c r="H149" s="2" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
       <c r="I149" s="2" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="J149" s="2" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="D150" s="4" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="E150" s="4" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="F150" s="4" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="G150" s="4" t="s">
         <v>174</v>
       </c>
       <c r="H150" s="4" t="s">
-        <v>533</v>
+        <v>527</v>
       </c>
       <c r="I150" s="4" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
       <c r="J150" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="D151" s="2" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>536</v>
+        <v>530</v>
       </c>
       <c r="F151" s="2" t="s">
-        <v>537</v>
+        <v>531</v>
       </c>
       <c r="G151" s="2" t="s">
         <v>174</v>
       </c>
       <c r="H151" s="2" t="s">
-        <v>538</v>
+        <v>532</v>
       </c>
       <c r="I151" s="2" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="J151" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="5" t="s">
-        <v>540</v>
+        <v>534</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
       <c r="D153" s="5"/>
       <c r="E153" s="5"/>
       <c r="F153" s="5"/>
       <c r="G153" s="5"/>
       <c r="H153" s="5"/>
       <c r="I153" s="5"/>
       <c r="J153" s="5"/>
     </row>
     <row r="154" spans="1:10">
       <c r="D154" s="4" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="E154" s="4" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="F154" s="4" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="G154" s="4" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="H154" s="4" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="I154" s="4" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="J154" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="D155" s="2" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="E155" s="2" t="s">
-        <v>550</v>
+        <v>544</v>
       </c>
       <c r="F155" s="2" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="G155" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="H155" s="2" t="s">
         <v>546</v>
       </c>
-      <c r="H155" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I155" s="2" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="J155" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="D156" s="4" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="E156" s="4" t="s">
         <v>29</v>
       </c>
       <c r="F156" s="4" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="G156" s="4" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="H156" s="4" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="I156" s="4" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="J156" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="D157" s="2" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="F157" s="2" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="G157" s="2" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="H157" s="2" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="I157" s="2" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="J157" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="D158" s="4" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="E158" s="4" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="F158" s="4" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="G158" s="4" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="H158" s="4" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
       <c r="I158" s="4" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="J158" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="D159" s="2" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
       <c r="E159" s="2" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="F159" s="2" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="G159" s="2" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="H159" s="2" t="s">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="I159" s="2" t="s">
-        <v>568</v>
+        <v>562</v>
       </c>
       <c r="J159" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="D160" s="4" t="s">
-        <v>569</v>
+        <v>563</v>
       </c>
       <c r="E160" s="4" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="F160" s="4" t="s">
-        <v>571</v>
+        <v>565</v>
       </c>
       <c r="G160" s="4" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="H160" s="4" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="I160" s="4" t="s">
-        <v>574</v>
+        <v>568</v>
       </c>
       <c r="J160" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="D161" s="2" t="s">
-        <v>575</v>
+        <v>569</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>576</v>
+        <v>570</v>
       </c>
       <c r="F161" s="2" t="s">
-        <v>577</v>
+        <v>571</v>
       </c>
       <c r="G161" s="2" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="H161" s="2" t="s">
-        <v>578</v>
+        <v>572</v>
       </c>
       <c r="I161" s="2" t="s">
-        <v>579</v>
+        <v>573</v>
       </c>
       <c r="J161" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="D162" s="4" t="s">
-        <v>580</v>
+        <v>574</v>
       </c>
       <c r="E162" s="4" t="s">
-        <v>581</v>
+        <v>575</v>
       </c>
       <c r="F162" s="4" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="G162" s="4" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="H162" s="4" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="I162" s="4" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="J162" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="D163" s="2" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="E163" s="2" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="F163" s="2" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="G163" s="2" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="H163" s="2" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
       <c r="I163" s="2" t="s">
-        <v>586</v>
+        <v>580</v>
       </c>
       <c r="J163" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="D164" s="4" t="s">
-        <v>587</v>
+        <v>581</v>
       </c>
       <c r="E164" s="4" t="s">
-        <v>588</v>
+        <v>582</v>
       </c>
       <c r="F164" s="4" t="s">
-        <v>589</v>
+        <v>583</v>
       </c>
       <c r="G164" s="4" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="H164" s="4" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="I164" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J164" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="D165" s="2" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="E165" s="2" t="s">
-        <v>592</v>
+        <v>586</v>
       </c>
       <c r="F165" s="2" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
       <c r="G165" s="2" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="H165" s="2" t="s">
-        <v>594</v>
+        <v>588</v>
       </c>
       <c r="I165" s="2" t="s">
-        <v>595</v>
+        <v>589</v>
       </c>
       <c r="J165" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="D166" s="4" t="s">
-        <v>596</v>
+        <v>590</v>
       </c>
       <c r="E166" s="4" t="s">
-        <v>597</v>
+        <v>591</v>
       </c>
       <c r="F166" s="4" t="s">
-        <v>598</v>
+        <v>592</v>
       </c>
       <c r="G166" s="4" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="H166" s="4" t="s">
-        <v>599</v>
+        <v>593</v>
       </c>
       <c r="I166" s="4" t="s">
-        <v>600</v>
+        <v>594</v>
       </c>
       <c r="J166" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" s="3" t="s">
-        <v>601</v>
+        <v>595</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>602</v>
+        <v>596</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>603</v>
+        <v>597</v>
       </c>
       <c r="D168" s="3"/>
       <c r="E168" s="3"/>
       <c r="F168" s="3"/>
       <c r="G168" s="3"/>
       <c r="H168" s="3"/>
       <c r="I168" s="3"/>
       <c r="J168" s="3"/>
     </row>
     <row r="169" spans="1:10">
       <c r="D169" s="4" t="s">
-        <v>604</v>
+        <v>598</v>
       </c>
       <c r="E169" s="4" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
       <c r="F169" s="4" t="s">
-        <v>606</v>
+        <v>600</v>
       </c>
       <c r="G169" s="4" t="s">
-        <v>606</v>
+        <v>600</v>
       </c>
       <c r="H169" s="4" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="I169" s="4" t="s">
-        <v>608</v>
+        <v>602</v>
       </c>
       <c r="J169" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" s="5" t="s">
-        <v>609</v>
+        <v>603</v>
       </c>
       <c r="B171" s="5" t="s">
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>611</v>
+        <v>605</v>
       </c>
       <c r="D171" s="5"/>
       <c r="E171" s="5"/>
       <c r="F171" s="5"/>
       <c r="G171" s="5"/>
       <c r="H171" s="5"/>
       <c r="I171" s="5"/>
       <c r="J171" s="5"/>
     </row>
     <row r="172" spans="1:10">
       <c r="D172" s="4" t="s">
-        <v>612</v>
+        <v>606</v>
       </c>
       <c r="E172" s="4" t="s">
-        <v>613</v>
+        <v>607</v>
       </c>
       <c r="F172" s="4" t="s">
-        <v>614</v>
+        <v>608</v>
       </c>
       <c r="G172" s="4" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="H172" s="4" t="s">
-        <v>616</v>
+        <v>610</v>
       </c>
       <c r="I172" s="4" t="s">
-        <v>617</v>
+        <v>611</v>
       </c>
       <c r="J172" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" s="3" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>619</v>
+        <v>613</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>620</v>
+        <v>614</v>
       </c>
       <c r="D174" s="3"/>
       <c r="E174" s="3"/>
       <c r="F174" s="3"/>
       <c r="G174" s="3"/>
       <c r="H174" s="3"/>
       <c r="I174" s="3"/>
       <c r="J174" s="3"/>
     </row>
     <row r="175" spans="1:10">
       <c r="D175" s="4" t="s">
-        <v>621</v>
+        <v>615</v>
       </c>
       <c r="E175" s="4" t="s">
-        <v>622</v>
+        <v>616</v>
       </c>
       <c r="F175" s="4" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
       <c r="G175" s="4" t="s">
         <v>96</v>
       </c>
       <c r="H175" s="4" t="s">
-        <v>624</v>
+        <v>618</v>
       </c>
       <c r="I175" s="4" t="s">
-        <v>625</v>
+        <v>619</v>
       </c>
       <c r="J175" s="4" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="D176" s="2" t="s">
-        <v>627</v>
+        <v>621</v>
       </c>
       <c r="E176" s="2" t="s">
-        <v>622</v>
+        <v>616</v>
       </c>
       <c r="F176" s="2" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
       <c r="G176" s="2" t="s">
         <v>96</v>
       </c>
       <c r="H176" s="2" t="s">
-        <v>624</v>
+        <v>618</v>
       </c>
       <c r="I176" s="2" t="s">
-        <v>625</v>
+        <v>619</v>
       </c>
       <c r="J176" s="2" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="D177" s="4" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E177" s="4" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F177" s="4" t="s">
         <v>96</v>
       </c>
       <c r="G177" s="4" t="s">
         <v>96</v>
       </c>
       <c r="H177" s="4" t="s">
+        <v>618</v>
+      </c>
+      <c r="I177" s="4" t="s">
         <v>624</v>
       </c>
-      <c r="I177" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J177" s="4" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" s="5" t="s">
-        <v>632</v>
+        <v>626</v>
       </c>
       <c r="B179" s="5" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="D179" s="5"/>
       <c r="E179" s="5"/>
       <c r="F179" s="5"/>
       <c r="G179" s="5"/>
       <c r="H179" s="5"/>
       <c r="I179" s="5"/>
       <c r="J179" s="5"/>
     </row>
     <row r="180" spans="1:10">
       <c r="D180" s="4" t="s">
-        <v>635</v>
+        <v>629</v>
       </c>
       <c r="E180" s="4" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="F180" s="4" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="G180" s="4" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="H180" s="4" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="I180" s="4" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="J180" s="4" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A20:C20"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="A33:C33"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="A39:C39"/>
     <mergeCell ref="A40:C40"/>